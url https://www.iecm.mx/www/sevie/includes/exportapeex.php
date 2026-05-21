--- v1 (2026-02-20)
+++ v2 (2026-05-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Padrón Electoral" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>DIRECCIÓN EJECUTIVA DE ORGANIZACIÓN</t>
   </si>
   <si>
     <t>ELECTORAL Y GEOESTADÍSTICA</t>
   </si>
   <si>
     <t>Padrón electoral en el extranjero</t>
   </si>
   <si>
     <t>CORTE</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL FEDERAL</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL LOCAL</t>
   </si>
   <si>
     <t>CLAVE DEMARCACIÓN TERRITORIAL</t>
   </si>
   <si>
     <t>SECCIÓN</t>
   </si>
   <si>
@@ -391,51 +391,60 @@
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -826,51 +835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS89"/>
+  <dimension ref="A1:AS92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AS11" sqref="AS11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="20" customWidth="true" style="0"/>
     <col min="16" max="16" width="20" customWidth="true" style="0"/>
     <col min="17" max="17" width="20" customWidth="true" style="0"/>
     <col min="18" max="18" width="20" customWidth="true" style="0"/>
@@ -11602,168 +11611,579 @@
       </c>
       <c r="AR88">
         <v>0</v>
       </c>
       <c r="AS88">
         <v>139960</v>
       </c>
     </row>
     <row r="89" spans="1:45">
       <c r="A89" t="s">
         <v>125</v>
       </c>
       <c r="B89">
         <v>0</v>
       </c>
       <c r="C89">
         <v>0</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
+        <v>75</v>
+      </c>
+      <c r="G89">
+        <v>65</v>
+      </c>
+      <c r="H89">
+        <v>0</v>
+      </c>
+      <c r="I89">
+        <v>158</v>
+      </c>
+      <c r="J89">
+        <v>198</v>
+      </c>
+      <c r="K89">
+        <v>0</v>
+      </c>
+      <c r="L89">
+        <v>1656</v>
+      </c>
+      <c r="M89">
+        <v>1592</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89">
+        <v>2317</v>
+      </c>
+      <c r="P89">
+        <v>2223</v>
+      </c>
+      <c r="Q89">
+        <v>0</v>
+      </c>
+      <c r="R89">
+        <v>3357</v>
+      </c>
+      <c r="S89">
+        <v>3366</v>
+      </c>
+      <c r="T89">
+        <v>0</v>
+      </c>
+      <c r="U89">
+        <v>5824</v>
+      </c>
+      <c r="V89">
+        <v>5201</v>
+      </c>
+      <c r="W89">
+        <v>0</v>
+      </c>
+      <c r="X89">
+        <v>10897</v>
+      </c>
+      <c r="Y89">
+        <v>9169</v>
+      </c>
+      <c r="Z89">
+        <v>0</v>
+      </c>
+      <c r="AA89">
+        <v>13016</v>
+      </c>
+      <c r="AB89">
+        <v>11379</v>
+      </c>
+      <c r="AC89">
+        <v>0</v>
+      </c>
+      <c r="AD89">
+        <v>14179</v>
+      </c>
+      <c r="AE89">
+        <v>12881</v>
+      </c>
+      <c r="AF89">
+        <v>0</v>
+      </c>
+      <c r="AG89">
+        <v>10835</v>
+      </c>
+      <c r="AH89">
+        <v>9391</v>
+      </c>
+      <c r="AI89">
+        <v>0</v>
+      </c>
+      <c r="AJ89">
+        <v>6147</v>
+      </c>
+      <c r="AK89">
+        <v>5038</v>
+      </c>
+      <c r="AL89">
+        <v>0</v>
+      </c>
+      <c r="AM89">
+        <v>6012</v>
+      </c>
+      <c r="AN89">
+        <v>5123</v>
+      </c>
+      <c r="AO89">
+        <v>0</v>
+      </c>
+      <c r="AP89">
+        <v>74473</v>
+      </c>
+      <c r="AQ89">
+        <v>65626</v>
+      </c>
+      <c r="AR89">
+        <v>0</v>
+      </c>
+      <c r="AS89">
+        <v>140099</v>
+      </c>
+    </row>
+    <row r="90" spans="1:45">
+      <c r="A90" t="s">
+        <v>126</v>
+      </c>
+      <c r="B90">
+        <v>0</v>
+      </c>
+      <c r="C90">
+        <v>0</v>
+      </c>
+      <c r="D90">
+        <v>0</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
         <v>73</v>
       </c>
-      <c r="G89">
+      <c r="G90">
         <v>70</v>
       </c>
-      <c r="H89">
-[...2 lines deleted...]
-      <c r="I89">
+      <c r="H90">
+        <v>0</v>
+      </c>
+      <c r="I90">
         <v>159</v>
       </c>
-      <c r="J89">
+      <c r="J90">
         <v>187</v>
       </c>
-      <c r="K89">
-[...2 lines deleted...]
-      <c r="L89">
+      <c r="K90">
+        <v>0</v>
+      </c>
+      <c r="L90">
         <v>1649</v>
       </c>
-      <c r="M89">
+      <c r="M90">
         <v>1597</v>
       </c>
-      <c r="N89">
-[...2 lines deleted...]
-      <c r="O89">
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90">
         <v>2335</v>
       </c>
-      <c r="P89">
+      <c r="P90">
         <v>2233</v>
       </c>
-      <c r="Q89">
-[...2 lines deleted...]
-      <c r="R89">
+      <c r="Q90">
+        <v>0</v>
+      </c>
+      <c r="R90">
         <v>3361</v>
       </c>
-      <c r="S89">
+      <c r="S90">
         <v>3350</v>
       </c>
-      <c r="T89">
-[...2 lines deleted...]
-      <c r="U89">
+      <c r="T90">
+        <v>0</v>
+      </c>
+      <c r="U90">
         <v>5759</v>
       </c>
-      <c r="V89">
+      <c r="V90">
         <v>5177</v>
       </c>
-      <c r="W89">
-[...2 lines deleted...]
-      <c r="X89">
+      <c r="W90">
+        <v>0</v>
+      </c>
+      <c r="X90">
         <v>10830</v>
       </c>
-      <c r="Y89">
+      <c r="Y90">
         <v>9116</v>
       </c>
-      <c r="Z89">
-[...2 lines deleted...]
-      <c r="AA89">
+      <c r="Z90">
+        <v>0</v>
+      </c>
+      <c r="AA90">
         <v>13030</v>
       </c>
-      <c r="AB89">
+      <c r="AB90">
         <v>11367</v>
       </c>
-      <c r="AC89">
-[...2 lines deleted...]
-      <c r="AD89">
+      <c r="AC90">
+        <v>0</v>
+      </c>
+      <c r="AD90">
         <v>14196</v>
       </c>
-      <c r="AE89">
+      <c r="AE90">
         <v>12902</v>
       </c>
-      <c r="AF89">
-[...2 lines deleted...]
-      <c r="AG89">
+      <c r="AF90">
+        <v>0</v>
+      </c>
+      <c r="AG90">
         <v>10852</v>
       </c>
-      <c r="AH89">
+      <c r="AH90">
         <v>9474</v>
       </c>
-      <c r="AI89">
-[...2 lines deleted...]
-      <c r="AJ89">
+      <c r="AI90">
+        <v>0</v>
+      </c>
+      <c r="AJ90">
         <v>6220</v>
       </c>
-      <c r="AK89">
+      <c r="AK90">
         <v>5052</v>
       </c>
-      <c r="AL89">
-[...2 lines deleted...]
-      <c r="AM89">
+      <c r="AL90">
+        <v>0</v>
+      </c>
+      <c r="AM90">
         <v>6049</v>
       </c>
-      <c r="AN89">
+      <c r="AN90">
         <v>5150</v>
       </c>
-      <c r="AO89">
-[...2 lines deleted...]
-      <c r="AP89">
+      <c r="AO90">
+        <v>0</v>
+      </c>
+      <c r="AP90">
         <v>74513</v>
       </c>
-      <c r="AQ89">
+      <c r="AQ90">
         <v>65675</v>
       </c>
-      <c r="AR89">
-[...2 lines deleted...]
-      <c r="AS89">
+      <c r="AR90">
+        <v>0</v>
+      </c>
+      <c r="AS90">
         <v>140188</v>
+      </c>
+    </row>
+    <row r="91" spans="1:45">
+      <c r="A91" t="s">
+        <v>127</v>
+      </c>
+      <c r="B91">
+        <v>0</v>
+      </c>
+      <c r="C91">
+        <v>0</v>
+      </c>
+      <c r="D91">
+        <v>0</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>71</v>
+      </c>
+      <c r="G91">
+        <v>69</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="I91">
+        <v>172</v>
+      </c>
+      <c r="J91">
+        <v>175</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91">
+        <v>1650</v>
+      </c>
+      <c r="M91">
+        <v>1583</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91">
+        <v>2322</v>
+      </c>
+      <c r="P91">
+        <v>2249</v>
+      </c>
+      <c r="Q91">
+        <v>0</v>
+      </c>
+      <c r="R91">
+        <v>3312</v>
+      </c>
+      <c r="S91">
+        <v>3323</v>
+      </c>
+      <c r="T91">
+        <v>0</v>
+      </c>
+      <c r="U91">
+        <v>5683</v>
+      </c>
+      <c r="V91">
+        <v>5139</v>
+      </c>
+      <c r="W91">
+        <v>0</v>
+      </c>
+      <c r="X91">
+        <v>10676</v>
+      </c>
+      <c r="Y91">
+        <v>9064</v>
+      </c>
+      <c r="Z91">
+        <v>0</v>
+      </c>
+      <c r="AA91">
+        <v>13065</v>
+      </c>
+      <c r="AB91">
+        <v>11348</v>
+      </c>
+      <c r="AC91">
+        <v>0</v>
+      </c>
+      <c r="AD91">
+        <v>14162</v>
+      </c>
+      <c r="AE91">
+        <v>12874</v>
+      </c>
+      <c r="AF91">
+        <v>0</v>
+      </c>
+      <c r="AG91">
+        <v>11055</v>
+      </c>
+      <c r="AH91">
+        <v>9648</v>
+      </c>
+      <c r="AI91">
+        <v>0</v>
+      </c>
+      <c r="AJ91">
+        <v>6332</v>
+      </c>
+      <c r="AK91">
+        <v>5153</v>
+      </c>
+      <c r="AL91">
+        <v>0</v>
+      </c>
+      <c r="AM91">
+        <v>6100</v>
+      </c>
+      <c r="AN91">
+        <v>5233</v>
+      </c>
+      <c r="AO91">
+        <v>0</v>
+      </c>
+      <c r="AP91">
+        <v>74600</v>
+      </c>
+      <c r="AQ91">
+        <v>65858</v>
+      </c>
+      <c r="AR91">
+        <v>0</v>
+      </c>
+      <c r="AS91">
+        <v>140458</v>
+      </c>
+    </row>
+    <row r="92" spans="1:45">
+      <c r="A92" t="s">
+        <v>128</v>
+      </c>
+      <c r="B92">
+        <v>0</v>
+      </c>
+      <c r="C92">
+        <v>0</v>
+      </c>
+      <c r="D92">
+        <v>0</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>67</v>
+      </c>
+      <c r="G92">
+        <v>67</v>
+      </c>
+      <c r="H92">
+        <v>0</v>
+      </c>
+      <c r="I92">
+        <v>172</v>
+      </c>
+      <c r="J92">
+        <v>181</v>
+      </c>
+      <c r="K92">
+        <v>0</v>
+      </c>
+      <c r="L92">
+        <v>1652</v>
+      </c>
+      <c r="M92">
+        <v>1604</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92">
+        <v>2338</v>
+      </c>
+      <c r="P92">
+        <v>2248</v>
+      </c>
+      <c r="Q92">
+        <v>0</v>
+      </c>
+      <c r="R92">
+        <v>3357</v>
+      </c>
+      <c r="S92">
+        <v>3364</v>
+      </c>
+      <c r="T92">
+        <v>0</v>
+      </c>
+      <c r="U92">
+        <v>5746</v>
+      </c>
+      <c r="V92">
+        <v>5174</v>
+      </c>
+      <c r="W92">
+        <v>0</v>
+      </c>
+      <c r="X92">
+        <v>10807</v>
+      </c>
+      <c r="Y92">
+        <v>9117</v>
+      </c>
+      <c r="Z92">
+        <v>0</v>
+      </c>
+      <c r="AA92">
+        <v>13113</v>
+      </c>
+      <c r="AB92">
+        <v>11389</v>
+      </c>
+      <c r="AC92">
+        <v>0</v>
+      </c>
+      <c r="AD92">
+        <v>14231</v>
+      </c>
+      <c r="AE92">
+        <v>12926</v>
+      </c>
+      <c r="AF92">
+        <v>0</v>
+      </c>
+      <c r="AG92">
+        <v>10968</v>
+      </c>
+      <c r="AH92">
+        <v>9573</v>
+      </c>
+      <c r="AI92">
+        <v>0</v>
+      </c>
+      <c r="AJ92">
+        <v>6300</v>
+      </c>
+      <c r="AK92">
+        <v>5104</v>
+      </c>
+      <c r="AL92">
+        <v>0</v>
+      </c>
+      <c r="AM92">
+        <v>6083</v>
+      </c>
+      <c r="AN92">
+        <v>5205</v>
+      </c>
+      <c r="AO92">
+        <v>0</v>
+      </c>
+      <c r="AP92">
+        <v>74834</v>
+      </c>
+      <c r="AQ92">
+        <v>65952</v>
+      </c>
+      <c r="AR92">
+        <v>0</v>
+      </c>
+      <c r="AS92">
+        <v>140786</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>