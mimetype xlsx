--- v2 (2026-05-21)
+++ v3 (2026-07-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Padrón Electoral" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>DIRECCIÓN EJECUTIVA DE ORGANIZACIÓN</t>
   </si>
   <si>
     <t>ELECTORAL Y GEOESTADÍSTICA</t>
   </si>
   <si>
     <t>Padrón electoral en el extranjero</t>
   </si>
   <si>
     <t>CORTE</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL FEDERAL</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL LOCAL</t>
   </si>
   <si>
     <t>CLAVE DEMARCACIÓN TERRITORIAL</t>
   </si>
   <si>
     <t>SECCIÓN</t>
   </si>
   <si>
@@ -401,50 +401,53 @@
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -835,51 +838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS92"/>
+  <dimension ref="A1:AS93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AS11" sqref="AS11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="20" customWidth="true" style="0"/>
     <col min="16" max="16" width="20" customWidth="true" style="0"/>
     <col min="17" max="17" width="20" customWidth="true" style="0"/>
     <col min="18" max="18" width="20" customWidth="true" style="0"/>
@@ -12140,50 +12143,187 @@
         <v>5104</v>
       </c>
       <c r="AL92">
         <v>0</v>
       </c>
       <c r="AM92">
         <v>6083</v>
       </c>
       <c r="AN92">
         <v>5205</v>
       </c>
       <c r="AO92">
         <v>0</v>
       </c>
       <c r="AP92">
         <v>74834</v>
       </c>
       <c r="AQ92">
         <v>65952</v>
       </c>
       <c r="AR92">
         <v>0</v>
       </c>
       <c r="AS92">
         <v>140786</v>
+      </c>
+    </row>
+    <row r="93" spans="1:45">
+      <c r="A93" t="s">
+        <v>129</v>
+      </c>
+      <c r="B93">
+        <v>0</v>
+      </c>
+      <c r="C93">
+        <v>0</v>
+      </c>
+      <c r="D93">
+        <v>0</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>79</v>
+      </c>
+      <c r="G93">
+        <v>81</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="I93">
+        <v>174</v>
+      </c>
+      <c r="J93">
+        <v>180</v>
+      </c>
+      <c r="K93">
+        <v>0</v>
+      </c>
+      <c r="L93">
+        <v>1654</v>
+      </c>
+      <c r="M93">
+        <v>1592</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93">
+        <v>2329</v>
+      </c>
+      <c r="P93">
+        <v>2280</v>
+      </c>
+      <c r="Q93">
+        <v>0</v>
+      </c>
+      <c r="R93">
+        <v>3329</v>
+      </c>
+      <c r="S93">
+        <v>3327</v>
+      </c>
+      <c r="T93">
+        <v>0</v>
+      </c>
+      <c r="U93">
+        <v>5663</v>
+      </c>
+      <c r="V93">
+        <v>5162</v>
+      </c>
+      <c r="W93">
+        <v>0</v>
+      </c>
+      <c r="X93">
+        <v>10664</v>
+      </c>
+      <c r="Y93">
+        <v>9047</v>
+      </c>
+      <c r="Z93">
+        <v>0</v>
+      </c>
+      <c r="AA93">
+        <v>13142</v>
+      </c>
+      <c r="AB93">
+        <v>11419</v>
+      </c>
+      <c r="AC93">
+        <v>0</v>
+      </c>
+      <c r="AD93">
+        <v>14212</v>
+      </c>
+      <c r="AE93">
+        <v>12897</v>
+      </c>
+      <c r="AF93">
+        <v>0</v>
+      </c>
+      <c r="AG93">
+        <v>11190</v>
+      </c>
+      <c r="AH93">
+        <v>9762</v>
+      </c>
+      <c r="AI93">
+        <v>0</v>
+      </c>
+      <c r="AJ93">
+        <v>6400</v>
+      </c>
+      <c r="AK93">
+        <v>5219</v>
+      </c>
+      <c r="AL93">
+        <v>0</v>
+      </c>
+      <c r="AM93">
+        <v>6183</v>
+      </c>
+      <c r="AN93">
+        <v>5300</v>
+      </c>
+      <c r="AO93">
+        <v>0</v>
+      </c>
+      <c r="AP93">
+        <v>75019</v>
+      </c>
+      <c r="AQ93">
+        <v>66266</v>
+      </c>
+      <c r="AR93">
+        <v>0</v>
+      </c>
+      <c r="AS93">
+        <v>141285</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>