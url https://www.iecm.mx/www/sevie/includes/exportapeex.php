--- v3 (2026-07-05)
+++ v4 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Padrón Electoral" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>DIRECCIÓN EJECUTIVA DE ORGANIZACIÓN</t>
   </si>
   <si>
     <t>ELECTORAL Y GEOESTADÍSTICA</t>
   </si>
   <si>
     <t>Padrón electoral en el extranjero</t>
   </si>
   <si>
     <t>CORTE</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL FEDERAL</t>
   </si>
   <si>
     <t>DISTRITO ELECTORAL LOCAL</t>
   </si>
   <si>
     <t>CLAVE DEMARCACIÓN TERRITORIAL</t>
   </si>
   <si>
     <t>SECCIÓN</t>
   </si>
   <si>
@@ -404,50 +404,59 @@
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -838,51 +847,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS93"/>
+  <dimension ref="A1:AS96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AS11" sqref="AS11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="20" customWidth="true" style="0"/>
     <col min="16" max="16" width="20" customWidth="true" style="0"/>
     <col min="17" max="17" width="20" customWidth="true" style="0"/>
     <col min="18" max="18" width="20" customWidth="true" style="0"/>
@@ -12280,50 +12289,461 @@
         <v>5219</v>
       </c>
       <c r="AL93">
         <v>0</v>
       </c>
       <c r="AM93">
         <v>6183</v>
       </c>
       <c r="AN93">
         <v>5300</v>
       </c>
       <c r="AO93">
         <v>0</v>
       </c>
       <c r="AP93">
         <v>75019</v>
       </c>
       <c r="AQ93">
         <v>66266</v>
       </c>
       <c r="AR93">
         <v>0</v>
       </c>
       <c r="AS93">
         <v>141285</v>
+      </c>
+    </row>
+    <row r="94" spans="1:45">
+      <c r="A94" t="s">
+        <v>130</v>
+      </c>
+      <c r="B94">
+        <v>0</v>
+      </c>
+      <c r="C94">
+        <v>0</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>87</v>
+      </c>
+      <c r="G94">
+        <v>77</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94">
+        <v>170</v>
+      </c>
+      <c r="J94">
+        <v>177</v>
+      </c>
+      <c r="K94">
+        <v>0</v>
+      </c>
+      <c r="L94">
+        <v>1657</v>
+      </c>
+      <c r="M94">
+        <v>1603</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94">
+        <v>2323</v>
+      </c>
+      <c r="P94">
+        <v>2283</v>
+      </c>
+      <c r="Q94">
+        <v>0</v>
+      </c>
+      <c r="R94">
+        <v>3324</v>
+      </c>
+      <c r="S94">
+        <v>3348</v>
+      </c>
+      <c r="T94">
+        <v>0</v>
+      </c>
+      <c r="U94">
+        <v>5640</v>
+      </c>
+      <c r="V94">
+        <v>5140</v>
+      </c>
+      <c r="W94">
+        <v>0</v>
+      </c>
+      <c r="X94">
+        <v>10624</v>
+      </c>
+      <c r="Y94">
+        <v>9045</v>
+      </c>
+      <c r="Z94">
+        <v>0</v>
+      </c>
+      <c r="AA94">
+        <v>13167</v>
+      </c>
+      <c r="AB94">
+        <v>11417</v>
+      </c>
+      <c r="AC94">
+        <v>0</v>
+      </c>
+      <c r="AD94">
+        <v>14276</v>
+      </c>
+      <c r="AE94">
+        <v>12963</v>
+      </c>
+      <c r="AF94">
+        <v>0</v>
+      </c>
+      <c r="AG94">
+        <v>11300</v>
+      </c>
+      <c r="AH94">
+        <v>9849</v>
+      </c>
+      <c r="AI94">
+        <v>0</v>
+      </c>
+      <c r="AJ94">
+        <v>6461</v>
+      </c>
+      <c r="AK94">
+        <v>5266</v>
+      </c>
+      <c r="AL94">
+        <v>0</v>
+      </c>
+      <c r="AM94">
+        <v>6268</v>
+      </c>
+      <c r="AN94">
+        <v>5374</v>
+      </c>
+      <c r="AO94">
+        <v>0</v>
+      </c>
+      <c r="AP94">
+        <v>75297</v>
+      </c>
+      <c r="AQ94">
+        <v>66542</v>
+      </c>
+      <c r="AR94">
+        <v>0</v>
+      </c>
+      <c r="AS94">
+        <v>141839</v>
+      </c>
+    </row>
+    <row r="95" spans="1:45">
+      <c r="A95" t="s">
+        <v>131</v>
+      </c>
+      <c r="B95">
+        <v>0</v>
+      </c>
+      <c r="C95">
+        <v>0</v>
+      </c>
+      <c r="D95">
+        <v>0</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>88</v>
+      </c>
+      <c r="G95">
+        <v>80</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="I95">
+        <v>170</v>
+      </c>
+      <c r="J95">
+        <v>182</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95">
+        <v>1665</v>
+      </c>
+      <c r="M95">
+        <v>1604</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+      <c r="O95">
+        <v>2323</v>
+      </c>
+      <c r="P95">
+        <v>2282</v>
+      </c>
+      <c r="Q95">
+        <v>0</v>
+      </c>
+      <c r="R95">
+        <v>3331</v>
+      </c>
+      <c r="S95">
+        <v>3361</v>
+      </c>
+      <c r="T95">
+        <v>0</v>
+      </c>
+      <c r="U95">
+        <v>5617</v>
+      </c>
+      <c r="V95">
+        <v>5130</v>
+      </c>
+      <c r="W95">
+        <v>0</v>
+      </c>
+      <c r="X95">
+        <v>10522</v>
+      </c>
+      <c r="Y95">
+        <v>8982</v>
+      </c>
+      <c r="Z95">
+        <v>0</v>
+      </c>
+      <c r="AA95">
+        <v>13188</v>
+      </c>
+      <c r="AB95">
+        <v>11455</v>
+      </c>
+      <c r="AC95">
+        <v>0</v>
+      </c>
+      <c r="AD95">
+        <v>14321</v>
+      </c>
+      <c r="AE95">
+        <v>12961</v>
+      </c>
+      <c r="AF95">
+        <v>0</v>
+      </c>
+      <c r="AG95">
+        <v>11380</v>
+      </c>
+      <c r="AH95">
+        <v>9943</v>
+      </c>
+      <c r="AI95">
+        <v>0</v>
+      </c>
+      <c r="AJ95">
+        <v>6523</v>
+      </c>
+      <c r="AK95">
+        <v>5299</v>
+      </c>
+      <c r="AL95">
+        <v>0</v>
+      </c>
+      <c r="AM95">
+        <v>6311</v>
+      </c>
+      <c r="AN95">
+        <v>5419</v>
+      </c>
+      <c r="AO95">
+        <v>0</v>
+      </c>
+      <c r="AP95">
+        <v>75439</v>
+      </c>
+      <c r="AQ95">
+        <v>66698</v>
+      </c>
+      <c r="AR95">
+        <v>0</v>
+      </c>
+      <c r="AS95">
+        <v>142137</v>
+      </c>
+    </row>
+    <row r="96" spans="1:45">
+      <c r="A96" t="s">
+        <v>132</v>
+      </c>
+      <c r="B96">
+        <v>0</v>
+      </c>
+      <c r="C96">
+        <v>0</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>88</v>
+      </c>
+      <c r="G96">
+        <v>87</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96">
+        <v>164</v>
+      </c>
+      <c r="J96">
+        <v>183</v>
+      </c>
+      <c r="K96">
+        <v>0</v>
+      </c>
+      <c r="L96">
+        <v>1665</v>
+      </c>
+      <c r="M96">
+        <v>1623</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96">
+        <v>2319</v>
+      </c>
+      <c r="P96">
+        <v>2271</v>
+      </c>
+      <c r="Q96">
+        <v>0</v>
+      </c>
+      <c r="R96">
+        <v>3365</v>
+      </c>
+      <c r="S96">
+        <v>3386</v>
+      </c>
+      <c r="T96">
+        <v>0</v>
+      </c>
+      <c r="U96">
+        <v>5547</v>
+      </c>
+      <c r="V96">
+        <v>5121</v>
+      </c>
+      <c r="W96">
+        <v>0</v>
+      </c>
+      <c r="X96">
+        <v>10454</v>
+      </c>
+      <c r="Y96">
+        <v>8955</v>
+      </c>
+      <c r="Z96">
+        <v>0</v>
+      </c>
+      <c r="AA96">
+        <v>13232</v>
+      </c>
+      <c r="AB96">
+        <v>11475</v>
+      </c>
+      <c r="AC96">
+        <v>0</v>
+      </c>
+      <c r="AD96">
+        <v>14267</v>
+      </c>
+      <c r="AE96">
+        <v>12991</v>
+      </c>
+      <c r="AF96">
+        <v>0</v>
+      </c>
+      <c r="AG96">
+        <v>11525</v>
+      </c>
+      <c r="AH96">
+        <v>10043</v>
+      </c>
+      <c r="AI96">
+        <v>0</v>
+      </c>
+      <c r="AJ96">
+        <v>6586</v>
+      </c>
+      <c r="AK96">
+        <v>5351</v>
+      </c>
+      <c r="AL96">
+        <v>0</v>
+      </c>
+      <c r="AM96">
+        <v>6372</v>
+      </c>
+      <c r="AN96">
+        <v>5465</v>
+      </c>
+      <c r="AO96">
+        <v>0</v>
+      </c>
+      <c r="AP96">
+        <v>75584</v>
+      </c>
+      <c r="AQ96">
+        <v>66951</v>
+      </c>
+      <c r="AR96">
+        <v>0</v>
+      </c>
+      <c r="AS96">
+        <v>142535</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>