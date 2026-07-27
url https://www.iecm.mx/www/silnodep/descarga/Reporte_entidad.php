--- v0 (2025-12-18)
+++ v1 (2026-07-27)
@@ -6,59 +6,59 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Lista_Nominal_a_Nivel_Entidad&#9;" sheetId="1" r:id="rId4"/>
+    <sheet name="Lista_Nominal_Entidad" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>DIRECCIÓN EJECUTIVA DE ORGANIZACIÓN</t>
   </si>
   <si>
     <t>ELECTORAL Y GEOESTADÍSTICA</t>
   </si>
   <si>
     <t>Fecha de celebración de los Mecanismos de Democracia Participativa y Lista Nominal</t>
   </si>
   <si>
     <t>Mecanismo de democracia participativa</t>
   </si>
   <si>
     <t>Fecha de celebración del Mecanismo de democracia participativa</t>
   </si>
   <si>
     <t>Fecha de corte de la lista nominal</t>
   </si>
   <si>
     <t>Lista nominal</t>
   </si>
   <si>
     <t>CCCP 2010</t>
   </si>
   <si>
@@ -133,96 +133,111 @@
   <si>
     <t>15 de julio de 2016</t>
   </si>
   <si>
     <t>CPP 2017</t>
   </si>
   <si>
     <t>CPP 2018</t>
   </si>
   <si>
     <t>03 de septiembre de 2017</t>
   </si>
   <si>
     <t>15 de julio de 2017</t>
   </si>
   <si>
     <t>CPP 2019</t>
   </si>
   <si>
     <t>02 de septiembre de 2018</t>
   </si>
   <si>
     <t>15 de julio de 2018</t>
   </si>
   <si>
-    <t>COPACO 2020</t>
+    <t>Elección 2020</t>
   </si>
   <si>
     <t>15 de marzo de 2020</t>
   </si>
   <si>
     <t>15 de enero de 2020</t>
   </si>
   <si>
     <t>CPP 2020</t>
   </si>
   <si>
     <t>CPP 2021</t>
   </si>
   <si>
     <t>CPP 2022</t>
   </si>
   <si>
     <t>01 de mayo de 2022</t>
   </si>
   <si>
     <t>28 de febrero de 2022</t>
   </si>
   <si>
-    <t>COPACO 2023</t>
+    <t>Elección 2023</t>
   </si>
   <si>
     <t>07 de mayo de 2023</t>
   </si>
   <si>
     <t>15 de marzo de 2023</t>
   </si>
   <si>
     <t>CPP 2023</t>
   </si>
   <si>
     <t>CPP 2024</t>
   </si>
   <si>
     <t>CPP 2025</t>
   </si>
   <si>
     <t>17 de agosto de 2025</t>
   </si>
   <si>
     <t>31 de mayo de 2025</t>
+  </si>
+  <si>
+    <t>Elección 2026</t>
+  </si>
+  <si>
+    <t>03 de mayo de 2026</t>
+  </si>
+  <si>
+    <t>15 de marzo de 2026</t>
+  </si>
+  <si>
+    <t>CPP 2026</t>
+  </si>
+  <si>
+    <t>CPP 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -633,54 +648,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="26" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
@@ -786,51 +801,51 @@
     <row r="17" spans="1:4">
       <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="5">
         <v>7131759</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="5">
-        <v>7227900</v>
+        <v>7228034</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5">
         <v>7015099</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>31</v>
@@ -955,89 +970,131 @@
       <c r="A29" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="5">
         <v>7082206</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="5">
         <v>7323682</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" s="5">
+        <v>7019075</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="5">
+        <v>6972330</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="5">
+        <v>6963940</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A7:D7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Lista_Nominal_a_Nivel_Entidad	</vt:lpstr>
+      <vt:lpstr>Lista_Nominal_Entidad</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jair Ezael Lozano Gutiérrez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>IECM</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>