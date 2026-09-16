--- v1 (2026-07-27)
+++ v2 (2026-09-16)
@@ -983,79 +983,79 @@
     <row r="30" spans="1:4">
       <c r="A30" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="5">
         <v>7323682</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="5">
-        <v>7019075</v>
+        <v>7018265</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="5">
-        <v>6972330</v>
+        <v>6971525</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="5">
-        <v>6963940</v>
+        <v>6962036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A7:D7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>