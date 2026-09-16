--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -773,221 +773,221 @@
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="7">
         <v>2690</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="7">
-        <v>352</v>
+        <v>760</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="7">
-        <v>352</v>
+        <v>757</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="7">
-        <v>352</v>
+        <v>756</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="7">
         <v>347</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="7">
         <v>459</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="7">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="7">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="7">
         <v>3145</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="7">
-        <v>1108</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="7">
-        <v>1108</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="7">
-        <v>1108</v>
+        <v>1511</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A7:E7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">